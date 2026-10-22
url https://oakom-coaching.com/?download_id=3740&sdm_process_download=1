--- v0 (2026-05-06)
+++ v1 (2026-10-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="498F995D" w14:textId="77777777" w:rsidR="00692874" w:rsidRPr="00692874" w:rsidRDefault="00692874" w:rsidP="00692874">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="42566A"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ED1AE0" w14:textId="77777777" w:rsidR="00692874" w:rsidRDefault="00692874" w:rsidP="00692874">
       <w:pPr>
@@ -278,60 +278,51 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Objectifs pédagogiques</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7B0391" w14:textId="77777777" w:rsidR="00422379" w:rsidRDefault="00422379">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0479F6EF" w14:textId="2BCD41CD" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Former les enseignants à des techniques de prise de parole avec confiance dans différentes configurations : rentrée scolaire, réunions de parents, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> d'un point de vue pédagogique.</w:t>
+        <w:t>Former les enseignants à des techniques de prise de parole avec confiance dans différentes configurations : rentrée scolaire, réunions de parents, affirmation d'un point de vue pédagogique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5602D7F5" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>À l'issue de la formation, les participants seront capables de :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4623C77E" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -396,103 +387,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="510F4968" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public visé :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52800EB2" w14:textId="0C072EFB" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Professeurs </w:t>
-[...8 lines deleted...]
-        <w:t>) et éducateurs</w:t>
+        <w:t>Professeurs (primaire – collège – lycée) et éducateurs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C09C6E" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Groupe de 20 participants maximum</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193DF2AB" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Participation sur la base du volontariat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78934144" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prérequis :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3260621E" w14:textId="77DF5202" w:rsidR="005E1A9B" w:rsidRDefault="00000000" w:rsidP="005E1A9B">
+    <w:p w14:paraId="3260621E" w14:textId="1BE61F74" w:rsidR="005E1A9B" w:rsidRDefault="00000000" w:rsidP="005E1A9B">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Aucun prérequis de compétence n'est exigé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438B23B8" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Remplir le questionnaire de recueil des besoins sur la prise de parole</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE63165" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
@@ -897,60 +879,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Objectif : </w:t>
       </w:r>
       <w:r>
         <w:t>Être en capacité de gérer une assemblée de parents lors des réunions de rentrée, de voyages scolaires ou toute autre présentation à un grand groupe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692C4ACB" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Présentation :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633E31B3" w14:textId="03DB6886" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Un atelier pour prendre la parole devant une assemblée, répondre aux questions de manière assertive. C'est </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> qui demande à la fois de la rigueur et de la créativité pour prendre plaisir à partager ses convictions.</w:t>
+        <w:t>Un atelier pour prendre la parole devant une assemblée, répondre aux questions de manière assertive. C'est une situation qui demande à la fois de la rigueur et de la créativité pour prendre plaisir à partager ses convictions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640585B4" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Contenu :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E736E3" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1231,115 +1204,100 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Préparation de sa prise de parole (5-7 minutes)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF273E1" w14:textId="3E804CDC" w:rsidR="00F500BF" w:rsidRPr="00FB51C5" w:rsidRDefault="00F500BF" w:rsidP="00F500BF">
       <w:pPr>
         <w:pStyle w:val="font-claude-response-body"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">2/ Mises en </w:t>
-      </w:r>
+        <w:t xml:space="preserve">2/ Mises en situation (45 min) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29543789" w14:textId="77777777" w:rsidR="00F500BF" w:rsidRPr="00FB51C5" w:rsidRDefault="00F500BF" w:rsidP="00F500BF">
+      <w:pPr>
+        <w:pStyle w:val="whitespace-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Passage individuel de chaque participant (5-7 min par personne)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE35079" w14:textId="77777777" w:rsidR="00F500BF" w:rsidRPr="00FB51C5" w:rsidRDefault="00F500BF" w:rsidP="00F500BF">
+      <w:pPr>
+        <w:pStyle w:val="whitespace-normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jeux de rôle avec d'autres participants jouant les parents ou collègues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D8C6D12" w14:textId="77777777" w:rsidR="00F500BF" w:rsidRPr="00FB51C5" w:rsidRDefault="00F500BF" w:rsidP="00F500BF">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="lev"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...57 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>3/ Débriefing collectif et auto-évaluation (30 min)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4129CD" w14:textId="77777777" w:rsidR="00F500BF" w:rsidRPr="00FB51C5" w:rsidRDefault="00F500BF" w:rsidP="00F500BF">
       <w:pPr>
         <w:pStyle w:val="whitespace-normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback structuré pour chaque participant : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21ED6448" w14:textId="77777777" w:rsidR="00F500BF" w:rsidRPr="00FB51C5" w:rsidRDefault="00F500BF" w:rsidP="00F500BF">
       <w:pPr>
         <w:pStyle w:val="whitespace-normal"/>
@@ -1536,51 +1494,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="388625F3" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Supports pédagogiques remis aux participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6AA77C" w14:textId="4980A091" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Outils et techniques issues de l'approche neuro-cognitive comportementale, de la Process Communication et de la PNL</w:t>
+        <w:t>Outils et techniques issues de l’approche neuro-cognitive et comportementale, de la PNL et des techniques théâtrales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA7E91B" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Modalités d'organisation :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A69F53" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -1721,51 +1679,51 @@
     </w:p>
     <w:p w14:paraId="76365C15" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attestation :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E777DC1" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r>
-        <w:t>Une attestation de formation sera délivrée à chaque participant à l'issue de la formation</w:t>
+        <w:t>Une attestation de certification sera délivrée à chaque participant ayant validé les conditions d’évaluation à l’issue de la formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69200CC8" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>8. ACCESSIBILITÉ AUX PERSONNES EN SITUATION DE HANDICAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97534A" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t>Cette formation est accessible aux personnes en situation de handicap. Nous étudions toute demande d'adaptation de nos formations pour répondre aux besoins spécifiques liés aux situations de handicap.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA9E9E7" w14:textId="3E78F8A2" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r>
         <w:t>Contact référent handicap : Alix Decroix alixdecroix@gmail.com</w:t>
       </w:r>
@@ -1854,134 +1812,145 @@
       </w:pPr>
       <w:r>
         <w:t>Inscription à réaliser au minimum 20 jours avant le démarrage de la formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A8B529" w14:textId="77777777" w:rsidR="00936279" w:rsidRDefault="00936279">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3622C4F9" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>10. TARIFS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E0E30A" w14:textId="0F8253F9" w:rsidR="004B47AB" w:rsidRDefault="00000000" w:rsidP="00643FBD">
+    <w:p w14:paraId="55E0E30A" w14:textId="7BD88E31" w:rsidR="004B47AB" w:rsidRDefault="00000000" w:rsidP="00643FBD">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Tarif : 300€</w:t>
+        <w:t>Tarif individuel : 590 € TTC. Tarif intra (session complète, groupe de 20 participants) : 3 500 € à 4 500 €. Pour les enseignants du secteur privé, financement CPF possible via AKTO (reste à charge : 103,20 €). Pour les enseignants du secteur public, le financement institutionnel via l’établissement ou le rectorat est recommandé (tarif intra sur devis).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F72E142" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>11. COORDONNÉES DE CONTACT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="653866A8" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organisme de formation :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC73863" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-        <w:t>Réussite à l'oral</w:t>
+    <w:p w14:paraId="58CB0362" w14:textId="388681B5" w:rsidR="004B47AB" w:rsidRDefault="00BA138A">
+      <w:r>
+        <w:t>OAK’OM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C883B6E" w14:textId="502BA744" w:rsidR="00643FBD" w:rsidRDefault="00643FBD">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>20 rue de la Redoute</w:t>
         <w:br/>
         <w:t>92210 Saint-Cloud</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="51D400CB" w14:textId="1413CEBB" w:rsidR="00BA138A" w:rsidRDefault="00BA138A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En collaboration avec l’association L’oral un Atout.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="60785C11" w14:textId="77777777" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0470D6D0" w14:textId="38267ACA" w:rsidR="004B47AB" w:rsidRDefault="00643FBD">
       <w:r>
         <w:t>Yvonne de Saint Denis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EDACD8" w14:textId="2ACCEEBF" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:r>
         <w:t>Téléphone : 07 52 63 76 34</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740CDF04" w14:textId="7E49BFC4" w:rsidR="004B47AB" w:rsidRDefault="00000000">
-      <w:r>
+    <w:p w14:paraId="740CDF04" w14:textId="7E49BFC4" w:rsidR="004B47AB" w:rsidRPr="00BA138A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Email : contact@oakom-coaching.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD482BB" w14:textId="7DD9E2DA" w:rsidR="004B47AB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Site web : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://oakom-coaching.com/</w:t>
         </w:r>
       </w:hyperlink>
@@ -1993,131 +1962,131 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD6C647" w14:textId="56161A1C" w:rsidR="004B47AB" w:rsidRPr="009F21EE" w:rsidRDefault="004B47AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B47AB" w:rsidRPr="009F21EE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B2AA4F4" w14:textId="77777777" w:rsidR="00F260D4" w:rsidRDefault="00F260D4" w:rsidP="00692874">
+    <w:p w14:paraId="64C8C18F" w14:textId="77777777" w:rsidR="00931003" w:rsidRDefault="00931003" w:rsidP="00692874">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B3E3ECD" w14:textId="77777777" w:rsidR="00F260D4" w:rsidRDefault="00F260D4" w:rsidP="00692874">
+    <w:p w14:paraId="68DA364A" w14:textId="77777777" w:rsidR="00931003" w:rsidRDefault="00931003" w:rsidP="00692874">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="095C065D" w14:textId="77777777" w:rsidR="00CB7E67" w:rsidRPr="00CB7E67" w:rsidRDefault="00CB7E67" w:rsidP="00CB7E67">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB7E67">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>SAS OAK’OM – 20 rue de la redoute 92210 Saint-Cloud – RCS Nanterre 827814310</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A6CC679" w14:textId="77777777" w:rsidR="00CB7E67" w:rsidRPr="00CB7E67" w:rsidRDefault="00CB7E67" w:rsidP="00CB7E67">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
@@ -2139,70 +2108,70 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CB7E67">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Déclaration d’activité enregistrée sous le numéro 11922303192 auprès du préfet de région de l’Ile de France</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="23821768" w14:textId="77777777" w:rsidR="00CB7E67" w:rsidRDefault="00CB7E67">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76120CCE" w14:textId="77777777" w:rsidR="00F260D4" w:rsidRDefault="00F260D4" w:rsidP="00692874">
+    <w:p w14:paraId="6D377D0D" w14:textId="77777777" w:rsidR="00931003" w:rsidRDefault="00931003" w:rsidP="00692874">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74B307BF" w14:textId="77777777" w:rsidR="00F260D4" w:rsidRDefault="00F260D4" w:rsidP="00692874">
+    <w:p w14:paraId="1F50C848" w14:textId="77777777" w:rsidR="00931003" w:rsidRDefault="00931003" w:rsidP="00692874">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="71544496" w14:textId="29EBDE50" w:rsidR="00692874" w:rsidRDefault="00692874">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1111A0E8" wp14:editId="5349007E">
           <wp:extent cx="635000" cy="635000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1902777458" name="Image 1" descr="Une image contenant clipart, fleur, Graphique, dessin  Description générée automatiquement"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1902777458" name="Image 1" descr="Une image contenant clipart, fleur, Graphique, dessin  Description générée automatiquement"/>
                   <pic:cNvPicPr>
@@ -2225,73 +2194,73 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="635000" cy="635000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tab/>
-      <w:t>10/09/2025</w:t>
+      <w:t>05/2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="apple-tab-span"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Version 1.0</w:t>
+      <w:t>Version 2.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A6C7F2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CED661B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2924,123 +2893,127 @@
   <w:num w:numId="2" w16cid:durableId="438066556">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2058890059">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1307931483">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1238444033">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="205219364">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="187"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B47AB"/>
     <w:rsid w:val="00043B57"/>
     <w:rsid w:val="000875C9"/>
     <w:rsid w:val="000F437F"/>
     <w:rsid w:val="00125B7B"/>
     <w:rsid w:val="001764AE"/>
     <w:rsid w:val="00356862"/>
     <w:rsid w:val="00422379"/>
     <w:rsid w:val="004B47AB"/>
     <w:rsid w:val="005E1A9B"/>
     <w:rsid w:val="00643FBD"/>
     <w:rsid w:val="00692874"/>
     <w:rsid w:val="00705713"/>
+    <w:rsid w:val="00774BFE"/>
     <w:rsid w:val="008B575F"/>
+    <w:rsid w:val="00931003"/>
     <w:rsid w:val="00936279"/>
     <w:rsid w:val="009A0CF2"/>
     <w:rsid w:val="009F21EE"/>
     <w:rsid w:val="00B102EB"/>
+    <w:rsid w:val="00BA138A"/>
     <w:rsid w:val="00CB7E67"/>
     <w:rsid w:val="00D26110"/>
     <w:rsid w:val="00D5296E"/>
     <w:rsid w:val="00F260D4"/>
     <w:rsid w:val="00F500BF"/>
+    <w:rsid w:val="00FA4758"/>
     <w:rsid w:val="00FB51C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1E1E8AD9"/>
   <w15:docId w15:val="{39E05704-C96F-E74A-B9FE-5A5DBD535E13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3699,51 +3672,51 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F21EE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="1267425848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1323461331">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4076,65 +4049,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1210</Words>
-  <Characters>6814</Characters>
+  <Words>1242</Words>
+  <Characters>6835</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>184</Lines>
-  <Paragraphs>151</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7873</CharactersWithSpaces>
+  <CharactersWithSpaces>8061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>